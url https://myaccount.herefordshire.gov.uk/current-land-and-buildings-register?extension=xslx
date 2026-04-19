--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R3a1f695a26ab4fa1" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="Rfd41d1a110814006" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9a848bf6e124593" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R8f51da56d8604671" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" r:id="Rb4d50c245c5b4d12"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="Rb73f0487e41c4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4393" uniqueCount="4393">
   <x:si>
     <x:t>Unique asset identity</x:t>
   </x:si>
   <x:si>
     <x:t>Unique Property Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name of the building/land</x:t>
   </x:si>
   <x:si>
     <x:t>Address (Number/Name/Street/Town/County)</x:t>
   </x:si>
   <x:si>
     <x:t>Postcode</x:t>
   </x:si>
   <x:si>
     <x:t>Easting (Grid reference)</x:t>
   </x:si>
   <x:si>
@@ -13282,54 +13282,54 @@
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rb4d50c245c5b4d12" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2208e0e498d1469d" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rb73f0487e41c4248" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R561bbf2ad3674062" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R27c078f768594b7c" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Red53c0f027794530" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>