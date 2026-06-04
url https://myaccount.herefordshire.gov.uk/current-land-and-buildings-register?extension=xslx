--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Ra9a848bf6e124593" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R8f51da56d8604671" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd447364b24e14a89" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R02af7613f8584a9c" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" r:id="Rb73f0487e41c4248"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="R5483aad5b55b4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4393" uniqueCount="4393">
   <x:si>
     <x:t>Unique asset identity</x:t>
   </x:si>
   <x:si>
     <x:t>Unique Property Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name of the building/land</x:t>
   </x:si>
   <x:si>
     <x:t>Address (Number/Name/Street/Town/County)</x:t>
   </x:si>
   <x:si>
     <x:t>Postcode</x:t>
   </x:si>
   <x:si>
     <x:t>Easting (Grid reference)</x:t>
   </x:si>
   <x:si>
@@ -13282,54 +13282,54 @@
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rb73f0487e41c4248" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Red53c0f027794530" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R5483aad5b55b4346" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="Rea1ab492c9a64611" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R48c4ea1a1ef14981" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R05f623a9db9e4c86" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>