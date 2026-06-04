--- v3 (2026-06-04)
+++ v4 (2026-06-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd447364b24e14a89" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R02af7613f8584a9c" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6c238a2f9d944be8" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R4a68c8e6678d47cd" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" r:id="R5483aad5b55b4346"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="R6fbab9dac11e4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4393" uniqueCount="4393">
   <x:si>
     <x:t>Unique asset identity</x:t>
   </x:si>
   <x:si>
     <x:t>Unique Property Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name of the building/land</x:t>
   </x:si>
   <x:si>
     <x:t>Address (Number/Name/Street/Town/County)</x:t>
   </x:si>
   <x:si>
     <x:t>Postcode</x:t>
   </x:si>
   <x:si>
     <x:t>Easting (Grid reference)</x:t>
   </x:si>
   <x:si>
@@ -13282,54 +13282,54 @@
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R5483aad5b55b4346" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R05f623a9db9e4c86" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R6fbab9dac11e4b09" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="Ra3d8dbeda41e479f" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2baaf3605b634f3f" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rca4fb7d117014cc4" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>