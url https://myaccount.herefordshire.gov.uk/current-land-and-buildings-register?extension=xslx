--- v4 (2026-06-04)
+++ v5 (2026-07-19)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R6c238a2f9d944be8" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R4a68c8e6678d47cd" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R353739b1c54f480f" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="Rd4bf58560ef347b9" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" r:id="R6fbab9dac11e4b09"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="R86d1f727144f488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4393" uniqueCount="4393">
   <x:si>
     <x:t>Unique asset identity</x:t>
   </x:si>
   <x:si>
     <x:t>Unique Property Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name of the building/land</x:t>
   </x:si>
   <x:si>
     <x:t>Address (Number/Name/Street/Town/County)</x:t>
   </x:si>
   <x:si>
     <x:t>Postcode</x:t>
   </x:si>
   <x:si>
     <x:t>Easting (Grid reference)</x:t>
   </x:si>
   <x:si>
@@ -13282,54 +13282,54 @@
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R6fbab9dac11e4b09" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rca4fb7d117014cc4" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R86d1f727144f488e" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R195c8e178d1d4d0b" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Red7e8118a1b04d0c" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1496661d58c84409" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>