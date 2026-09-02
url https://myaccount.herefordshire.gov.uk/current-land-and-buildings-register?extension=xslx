--- v5 (2026-07-19)
+++ v6 (2026-09-02)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R353739b1c54f480f" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="Rd4bf58560ef347b9" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R2dfe305ef39a47c5" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R9ef60548adcf4d05" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" r:id="R86d1f727144f488e"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="Redd49cd821394cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4393" uniqueCount="4393">
   <x:si>
     <x:t>Unique asset identity</x:t>
   </x:si>
   <x:si>
     <x:t>Unique Property Reference Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name of the building/land</x:t>
   </x:si>
   <x:si>
     <x:t>Address (Number/Name/Street/Town/County)</x:t>
   </x:si>
   <x:si>
     <x:t>Postcode</x:t>
   </x:si>
   <x:si>
     <x:t>Easting (Grid reference)</x:t>
   </x:si>
   <x:si>
@@ -13282,54 +13282,54 @@
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R86d1f727144f488e" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1496661d58c84409" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Redd49cd821394cbc" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R026a9817441f4daf" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Re7b8da55594d434f" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4e9c829edd114f7f" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>